--- v0 (2026-06-29)
+++ v1 (2026-09-20)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R7"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="15.400000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="14.3" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="27.500000000000004" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="29.700000000000003" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="56.1" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="91.30000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="61.60000000000001" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="127.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="88.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="17.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -517,51 +517,51 @@
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Covers multiple hazard endpoints; hazard classification is less clearly defined.</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>多氯聯苯</t>
         </is>
       </c>
       <c r="C3" s="0" t="inlineStr">