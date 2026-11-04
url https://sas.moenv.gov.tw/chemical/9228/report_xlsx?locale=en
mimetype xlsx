--- v1 (2026-09-20)
+++ v2 (2026-11-04)
@@ -451,55 +451,51 @@
           <t>清單連結</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>註解</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
           <t>額外註解</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
           <t>預測值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
-      <c r="B2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B2" s="0"/>
       <c r="C2" s="0" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="D2" s="0" t="n">
         <v>29112</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>18507-89-6</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
@@ -537,55 +533,51 @@
         </is>
       </c>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
-      <c r="B3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B3" s="0"/>
       <c r="C3" s="0" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="D3" s="0" t="n">
         <v>29112</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>18507-89-6</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
@@ -607,55 +599,51 @@
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_wFG_mw1300_svm_poly.csv</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
-      <c r="B4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B4" s="0"/>
       <c r="C4" s="0" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="D4" s="0" t="n">
         <v>29112</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>18507-89-6</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
@@ -677,55 +665,51 @@
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_wFG_mw1300_svm_rbf.csv</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
-      <c r="B5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B5" s="0"/>
       <c r="C5" s="0" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="D5" s="0" t="n">
         <v>29112</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>18507-89-6</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
@@ -747,55 +731,51 @@
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_w_FG_mw1300_c5.csv</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
-      <c r="B6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B6" s="0"/>
       <c r="C6" s="0" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="D6" s="0" t="n">
         <v>29112</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>18507-89-6</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
@@ -817,55 +797,51 @@
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L6" s="0"/>
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_w_FG_mw1300_rf.csv</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>DECOQUINATE</t>
         </is>
       </c>
-      <c r="B7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7" s="0"/>
       <c r="C7" s="0" t="inlineStr">
         <is>
           <t>U</t>
         </is>
       </c>
       <c r="D7" s="0" t="n">
         <v>29112</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>18507-89-6</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Chronic Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>