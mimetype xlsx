--- v0 (2026-09-20)
+++ v1 (2026-11-04)
@@ -499,51 +499,51 @@
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>QSAR模型 隨機森林</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L2" s="0"/>
       <c r="M2" s="0"/>
       <c r="N2" s="0"/>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR模型 隨機森林</t>
+          <t>GreenN QSAR模型 隨機森林</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>高度/中度毒性</t>
         </is>
       </c>
       <c r="R2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>2,4,6-TRICHLOROPYRIDINE</t>
         </is>
       </c>
       <c r="B3" s="0"/>
       <c r="C3" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>27665</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>16063-69-7</t>