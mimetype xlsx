--- v0 (2026-09-19)
+++ v1 (2026-11-04)
@@ -499,51 +499,51 @@
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Decision Tree C5.0</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L2" s="0"/>
       <c r="M2" s="0"/>
       <c r="N2" s="0"/>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Decision Tree C5.0</t>
+          <t>GreenN QSAR Model – Decision Tree C5.0</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
         </is>
       </c>
       <c r="B3" s="0"/>
       <c r="C3" s="0" t="n">
         <v>3</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>24869</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
@@ -563,51 +563,51 @@
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Random Forest</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Random Forest</t>
+          <t>GreenN QSAR Model – Random Forest</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
         </is>
       </c>
       <c r="B4" s="0"/>
       <c r="C4" s="0" t="n">
         <v>3</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>24869</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
@@ -627,51 +627,51 @@
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Support Vector Machine (Polynomial Kernel)</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Support Vector Machine (Polynomial Kernel)</t>
+          <t>GreenN QSAR Model – Support Vector Machine (Polynomial Kernel)</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
         </is>
       </c>
       <c r="B5" s="0"/>
       <c r="C5" s="0" t="n">
         <v>3</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>24869</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
@@ -691,51 +691,51 @@
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Support Vector Machine (RBF Kernel)</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Support Vector Machine (RBF Kernel)</t>
+          <t>GreenN QSAR Model – Support Vector Machine (RBF Kernel)</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>
         </is>
       </c>
       <c r="B6" s="0"/>
       <c r="C6" s="0" t="n">
         <v>3</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>24869</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>108-54-3</t>