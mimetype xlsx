--- v0 (2026-06-27)
+++ v1 (2026-09-19)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R14"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="18.700000000000003" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="19.8" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="63.800000000000004" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="18.700000000000003" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="91.30000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="127.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="88.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="27.500000000000004" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -787,51 +787,51 @@
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>Covers multiple hazard endpoints; hazard classification is less clearly defined.</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
           <t>三苯胺</t>
         </is>
       </c>
       <c r="C7" s="0" t="n">