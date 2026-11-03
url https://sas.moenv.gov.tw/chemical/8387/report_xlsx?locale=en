--- v1 (2026-09-19)
+++ v2 (2026-11-03)
@@ -453,323 +453,323 @@
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>註解</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
           <t>額外註解</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
           <t>預測值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B2" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C2" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D2" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E2" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Decision Tree C5.0</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L2" s="0"/>
       <c r="M2" s="0"/>
       <c r="N2" s="0"/>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Decision Tree C5.0</t>
+          <t>GreenN QSAR Model – Decision Tree C5.0</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C3" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E3" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Random Forest</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Random Forest</t>
+          <t>GreenN QSAR Model – Random Forest</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B4" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C4" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Support Vector Machine (Polynomial Kernel)</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K4" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Support Vector Machine (Polynomial Kernel)</t>
+          <t>GreenN QSAR Model – Support Vector Machine (Polynomial Kernel)</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B5" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C5" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E5" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>Low</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Support Vector Machine (RBF Kernel)</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Support Vector Machine (RBF Kernel)</t>
+          <t>GreenN QSAR Model – Support Vector Machine (RBF Kernel)</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E6" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
@@ -809,51 +809,51 @@
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B7" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C7" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E7" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
@@ -877,51 +877,51 @@
       </c>
       <c r="L7" s="0"/>
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0"/>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_wFG_mw1300_svm_poly.csv</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t>High/Moderate toxicity</t>
         </is>
       </c>
       <c r="R7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B8" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C8" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E8" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
@@ -945,51 +945,51 @@
       </c>
       <c r="L8" s="0"/>
       <c r="M8" s="0"/>
       <c r="N8" s="0"/>
       <c r="O8" s="0"/>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_wFG_mw1300_svm_rbf.csv</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B9" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C9" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E9" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
@@ -1013,51 +1013,51 @@
       </c>
       <c r="L9" s="0"/>
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0"/>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_w_FG_mw1300_c5.csv</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E10" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
@@ -1081,51 +1081,51 @@
       </c>
       <c r="L10" s="0"/>
       <c r="M10" s="0"/>
       <c r="N10" s="0"/>
       <c r="O10" s="0"/>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.to_prec_che_w_FG_mw1300_rf.csv</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B11" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C11" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E11" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
@@ -1167,51 +1167,51 @@
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation Cat. 2: H315</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B12" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C12" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E12" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
@@ -1239,51 +1239,51 @@
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation Cat. 2: H315</t>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B13" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C13" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E13" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Eye Irritation</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
@@ -1311,51 +1311,51 @@
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>Serious Eye Irritation Cat. 2A: H319</t>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Tribenzylamine</t>
         </is>
       </c>
       <c r="B14" s="0" t="inlineStr">
         <is>
-          <t>三苯胺</t>
+          <t>三苄胺</t>
         </is>
       </c>
       <c r="C14" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>24321</v>
       </c>
       <c r="E14" s="0" t="inlineStr">
         <is>
           <t>620-40-6</t>
         </is>
       </c>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Physical Hazards</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Flammability</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>