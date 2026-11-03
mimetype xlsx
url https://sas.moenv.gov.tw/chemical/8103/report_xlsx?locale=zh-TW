--- v0 (2026-09-18)
+++ v1 (2026-11-03)
@@ -567,51 +567,51 @@
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>QSAR模型 隨機森林</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR模型 隨機森林</t>
+          <t>GreenN QSAR模型 隨機森林</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>高度/中度毒性</t>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Cloxyfonac</t>
         </is>
       </c>
       <c r="B4" s="0"/>
       <c r="C4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>22883</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>6386-63-6</t>