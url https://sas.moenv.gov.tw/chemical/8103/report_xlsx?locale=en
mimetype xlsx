--- v0 (2026-09-19)
+++ v1 (2026-11-03)
@@ -567,51 +567,51 @@
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>QSAR Model – Random Forest</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K3" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0" t="inlineStr">
         <is>
-          <t>SAS QSAR Model – Random Forest</t>
+          <t>GreenN QSAR Model – Random Forest</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>High/Moderate toxicity</t>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Cloxyfonac</t>
         </is>
       </c>
       <c r="B4" s="0"/>
       <c r="C4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>22883</v>
       </c>
       <c r="E4" s="0" t="inlineStr">
         <is>
           <t>6386-63-6</t>