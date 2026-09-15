--- v0 (2026-06-23)
+++ v1 (2026-09-15)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R7"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="13.200000000000001" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="23.1" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="8.8" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="23.1" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="61.60000000000001" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="130.9" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="91.30000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -515,51 +515,51 @@
         </is>
       </c>
       <c r="K2" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L2" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M2" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N2" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R2" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>vincamine</t>
         </is>
       </c>
       <c r="B3" s="0" t="inlineStr">
         <is>
           <t>長春花胺（長春胺酸甲酯、血管擴張劑）</t>
         </is>
       </c>
       <c r="C3" s="0" t="n">