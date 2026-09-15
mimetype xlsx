--- v0 (2026-06-23)
+++ v1 (2026-09-15)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="26.400000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="8.8" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="8.8" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="23.1" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="25.3" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="130.9" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="80.30000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -1086,51 +1086,51 @@
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O9" s="0"/>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Vanadium oxide (V2O5)</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>五氧化二釩</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
@@ -3058,250 +3058,250 @@
         </is>
       </c>
       <c r="C33" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>14814</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>1314-62-1</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>高</t>
+          <t>中</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>PubChem資料庫 聯合國GHS</t>
+          <t>日本GHS</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
-      <c r="L33" s="0"/>
-[...1 lines deleted...]
-      <c r="N33" s="0"/>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>日本</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>所有</t>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+          <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
+http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.H301</t>
+          <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Vanadium oxide (V2O5)</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>五氧化二釩</t>
         </is>
       </c>
       <c r="C34" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>14814</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>1314-62-1</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>日本GHS</t>
+          <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>日本</t>
+          <t>紐西蘭</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
-        <is>
-[...83 lines deleted...]
-      <c r="O35" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>Vanadium oxide (V2O5)</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>五氧化二釩</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D35" s="0" t="n">
+        <v>14814</v>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>1314-62-1</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>急毒性危害</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>急性毒性</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>高</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>PubChem資料庫 聯合國GHS</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>相對低</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t>危害等級分類清楚。</t>
+        </is>
+      </c>
+      <c r="L35" s="0"/>
+      <c r="M35" s="0"/>
+      <c r="N35" s="0"/>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+        </is>
+      </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
+          <t>Translation missing: zh-TW.hazard_annotation.H301</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>Vanadium oxide (V2O5)</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>五氧化二釩</t>
         </is>
       </c>
       <c r="C36" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>14814</v>