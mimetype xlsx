--- v0 (2026-06-23)
+++ v1 (2026-09-15)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R49"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="26.400000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="8.8" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="38.5" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="37.400000000000006" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="85.80000000000001" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="19.8" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="91.30000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="25.3" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="127.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="83.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="17.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -1086,51 +1086,51 @@
         </is>
       </c>
       <c r="K9" s="0" t="inlineStr">
         <is>
           <t>Covers multiple hazard endpoints; hazard classification is less clearly defined.</t>
         </is>
       </c>
       <c r="L9" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M9" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N9" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O9" s="0"/>
       <c r="P9" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R9" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Vanadium oxide (V2O5)</t>
         </is>
       </c>
       <c r="B10" s="0" t="inlineStr">
         <is>
           <t>五氧化二釩</t>
         </is>
       </c>
       <c r="C10" s="0" t="n">
@@ -3058,250 +3058,250 @@
         </is>
       </c>
       <c r="C33" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>14814</v>
       </c>
       <c r="E33" s="0" t="inlineStr">
         <is>
           <t>1314-62-1</t>
         </is>
       </c>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Medium</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
-          <t>PubChem – UN GHS Classification</t>
+          <t>Japan GHS</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K33" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
-      <c r="L33" s="0"/>
-[...1 lines deleted...]
-      <c r="N33" s="0"/>
+      <c r="L33" s="0" t="inlineStr">
+        <is>
+          <t>日本</t>
+        </is>
+      </c>
+      <c r="M33" s="0" t="inlineStr">
+        <is>
+          <t>所有</t>
+        </is>
+      </c>
+      <c r="N33" s="0" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
       <c r="O33" s="0" t="inlineStr">
         <is>
-          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+          <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
+http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.H301</t>
+          <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Vanadium oxide (V2O5)</t>
         </is>
       </c>
       <c r="B34" s="0" t="inlineStr">
         <is>
           <t>五氧化二釩</t>
         </is>
       </c>
       <c r="C34" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>14814</v>
       </c>
       <c r="E34" s="0" t="inlineStr">
         <is>
           <t>1314-62-1</t>
         </is>
       </c>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
-          <t>Japan GHS</t>
+          <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K34" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L34" s="0" t="inlineStr">
         <is>
-          <t>日本</t>
+          <t>紐西蘭</t>
         </is>
       </c>
       <c r="M34" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N34" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="O34" s="0" t="inlineStr">
-        <is>
-[...83 lines deleted...]
-      <c r="O35" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
+      <c r="P34" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
+        </is>
+      </c>
+      <c r="Q34" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R34" s="0"/>
+    </row>
+    <row r="35">
+      <c r="A35" s="0" t="inlineStr">
+        <is>
+          <t>Vanadium oxide (V2O5)</t>
+        </is>
+      </c>
+      <c r="B35" s="0" t="inlineStr">
+        <is>
+          <t>五氧化二釩</t>
+        </is>
+      </c>
+      <c r="C35" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D35" s="0" t="n">
+        <v>14814</v>
+      </c>
+      <c r="E35" s="0" t="inlineStr">
+        <is>
+          <t>1314-62-1</t>
+        </is>
+      </c>
+      <c r="F35" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxic Hazards</t>
+        </is>
+      </c>
+      <c r="G35" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxicity</t>
+        </is>
+      </c>
+      <c r="H35" s="0" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
+      <c r="I35" s="0" t="inlineStr">
+        <is>
+          <t>PubChem – UN GHS Classification</t>
+        </is>
+      </c>
+      <c r="J35" s="0" t="inlineStr">
+        <is>
+          <t>Relatively low</t>
+        </is>
+      </c>
+      <c r="K35" s="0" t="inlineStr">
+        <is>
+          <t>Hazard classification is clearly defined.</t>
+        </is>
+      </c>
+      <c r="L35" s="0"/>
+      <c r="M35" s="0"/>
+      <c r="N35" s="0"/>
+      <c r="O35" s="0" t="inlineStr">
+        <is>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+        </is>
+      </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
-          <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
+          <t>Translation missing: en.hazard_annotation.H301</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>Vanadium oxide (V2O5)</t>
         </is>
       </c>
       <c r="B36" s="0" t="inlineStr">
         <is>
           <t>五氧化二釩</t>
         </is>
       </c>
       <c r="C36" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>14814</v>