--- v0 (2026-06-16)
+++ v1 (2026-10-28)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R37"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="17.6" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="8.8" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="41.800000000000004" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="23.1" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="130.9" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="70.4" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -758,51 +758,51 @@
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
@@ -1818,637 +1818,637 @@
         </is>
       </c>
       <c r="C18" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>高</t>
+          <t>中</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>日本GHS</t>
+          <t>馬來西亞GHS</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>日本</t>
+          <t>馬來西亞</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>所有</t>
+          <t>C大類「製造業」、G大類「批發及零售業」</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
-http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
+          <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
+http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
+          <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>馬來西亞GHS</t>
+          <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
-      <c r="L19" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="L19" s="0"/>
+      <c r="M19" s="0"/>
+      <c r="N19" s="0"/>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
-http://cims.dosh.gov.my/</t>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
+          <t>Translation missing: zh-TW.hazard_annotation.H302</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>中</t>
+          <t>高</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.H302</t>
+          <t>Translation missing: zh-TW.hazard_annotation.H311</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C21" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
+          <t>中</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t>PubChem資料庫 聯合國GHS</t>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>相對低</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t>危害等級分類清楚。</t>
+        </is>
+      </c>
+      <c r="L21" s="0"/>
+      <c r="M21" s="0"/>
+      <c r="N21" s="0"/>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>Translation missing: zh-TW.hazard_annotation.H312</t>
+        </is>
+      </c>
+      <c r="Q21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D22" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>急毒性危害</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>急性毒性</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
           <t>高</t>
         </is>
       </c>
-      <c r="I21" s="0" t="inlineStr">
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>PubChem資料庫 聯合國GHS</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>相對低</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t>危害等級分類清楚。</t>
+        </is>
+      </c>
+      <c r="L22" s="0"/>
+      <c r="M22" s="0"/>
+      <c r="N22" s="0"/>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>Translation missing: zh-TW.hazard_annotation.H331</t>
+        </is>
+      </c>
+      <c r="Q22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D23" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>急毒性危害</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>急性毒性</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>高</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t>日本GHS</t>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>相對低</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t>危害等級分類清楚。</t>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>日本</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>所有</t>
+        </is>
+      </c>
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
+http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
+        </is>
+      </c>
+      <c r="Q23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D24" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>急毒性危害</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>急性毒性</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>高</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
+      <c r="J24" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
-      <c r="K21" s="0" t="inlineStr">
+      <c r="K24" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
-      <c r="L21" s="0" t="inlineStr">
+      <c r="L24" s="0" t="inlineStr">
         <is>
           <t>紐西蘭</t>
         </is>
       </c>
-      <c r="M21" s="0" t="inlineStr">
+      <c r="M24" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
-      <c r="N21" s="0" t="inlineStr">
+      <c r="N24" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="O21" s="0" t="inlineStr">
+      <c r="O24" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
-      <c r="P21" s="0" t="inlineStr">
+      <c r="P24" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
         </is>
       </c>
-      <c r="Q21" s="0" t="inlineStr">
-[...28 lines deleted...]
-      <c r="F22" s="0" t="inlineStr">
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D25" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
-      <c r="G22" s="0" t="inlineStr">
+      <c r="G25" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
+      <c r="H25" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
-      <c r="I22" s="0" t="inlineStr">
+      <c r="I25" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
-      <c r="J22" s="0" t="inlineStr">
+      <c r="J25" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
-      <c r="K22" s="0" t="inlineStr">
+      <c r="K25" s="0" t="inlineStr">
         <is>
           <t>危害等級分類清楚。</t>
         </is>
       </c>
-      <c r="L22" s="0" t="inlineStr">
+      <c r="L25" s="0" t="inlineStr">
         <is>
           <t>紐西蘭</t>
         </is>
       </c>
-      <c r="M22" s="0" t="inlineStr">
+      <c r="M25" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
-      <c r="N22" s="0" t="inlineStr">
+      <c r="N25" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="O22" s="0" t="inlineStr">
+      <c r="O25" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
-      <c r="P22" s="0" t="inlineStr">
+      <c r="P25" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
-        </is>
-[...214 lines deleted...]
-          <t>Translation missing: zh-TW.hazard_annotation.H331</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C26" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>7967</v>