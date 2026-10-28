--- v0 (2026-06-16)
+++ v1 (2026-10-28)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R37"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="17.6" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="12.100000000000001" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="40.7" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="85.80000000000001" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="19.8" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="91.30000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="127.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="81.4" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="17.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -758,51 +758,51 @@
         </is>
       </c>
       <c r="K5" s="0" t="inlineStr">
         <is>
           <t>Covers multiple hazard endpoints; hazard classification is less clearly defined.</t>
         </is>
       </c>
       <c r="L5" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M5" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N5" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R5" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B6" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C6" s="0" t="n">
@@ -1818,637 +1818,637 @@
         </is>
       </c>
       <c r="C18" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E18" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
-          <t>High</t>
+          <t>Medium</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
-          <t>Japan GHS</t>
+          <t>Malaysia GHS</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K18" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L18" s="0" t="inlineStr">
         <is>
-          <t>日本</t>
+          <t>馬來西亞</t>
         </is>
       </c>
       <c r="M18" s="0" t="inlineStr">
         <is>
-          <t>所有</t>
+          <t>C大類「製造業」、G大類「批發及零售業」</t>
         </is>
       </c>
       <c r="N18" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
-          <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
-http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
+          <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
+http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
-          <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
+          <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B19" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C19" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E19" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
-          <t>Malaysia GHS</t>
+          <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K19" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
-      <c r="L19" s="0" t="inlineStr">
-[...13 lines deleted...]
-      </c>
+      <c r="L19" s="0"/>
+      <c r="M19" s="0"/>
+      <c r="N19" s="0"/>
       <c r="O19" s="0" t="inlineStr">
         <is>
-          <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
-http://cims.dosh.gov.my/</t>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
-          <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
+          <t>Translation missing: en.hazard_annotation.H302</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B20" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C20" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E20" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
-          <t>Medium</t>
+          <t>High</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K20" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
       <c r="L20" s="0"/>
       <c r="M20" s="0"/>
       <c r="N20" s="0"/>
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.H302</t>
+          <t>Translation missing: en.hazard_annotation.H311</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B21" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C21" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>7967</v>
       </c>
       <c r="E21" s="0" t="inlineStr">
         <is>
           <t>108-94-1</t>
         </is>
       </c>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
+          <t>Medium</t>
+        </is>
+      </c>
+      <c r="I21" s="0" t="inlineStr">
+        <is>
+          <t>PubChem – UN GHS Classification</t>
+        </is>
+      </c>
+      <c r="J21" s="0" t="inlineStr">
+        <is>
+          <t>Relatively low</t>
+        </is>
+      </c>
+      <c r="K21" s="0" t="inlineStr">
+        <is>
+          <t>Hazard classification is clearly defined.</t>
+        </is>
+      </c>
+      <c r="L21" s="0"/>
+      <c r="M21" s="0"/>
+      <c r="N21" s="0"/>
+      <c r="O21" s="0" t="inlineStr">
+        <is>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+        </is>
+      </c>
+      <c r="P21" s="0" t="inlineStr">
+        <is>
+          <t>Translation missing: en.hazard_annotation.H312</t>
+        </is>
+      </c>
+      <c r="Q21" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R21" s="0"/>
+    </row>
+    <row r="22">
+      <c r="A22" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B22" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C22" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D22" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E22" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F22" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxic Hazards</t>
+        </is>
+      </c>
+      <c r="G22" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxicity</t>
+        </is>
+      </c>
+      <c r="H22" s="0" t="inlineStr">
+        <is>
           <t>High</t>
         </is>
       </c>
-      <c r="I21" s="0" t="inlineStr">
+      <c r="I22" s="0" t="inlineStr">
+        <is>
+          <t>PubChem – UN GHS Classification</t>
+        </is>
+      </c>
+      <c r="J22" s="0" t="inlineStr">
+        <is>
+          <t>Relatively low</t>
+        </is>
+      </c>
+      <c r="K22" s="0" t="inlineStr">
+        <is>
+          <t>Hazard classification is clearly defined.</t>
+        </is>
+      </c>
+      <c r="L22" s="0"/>
+      <c r="M22" s="0"/>
+      <c r="N22" s="0"/>
+      <c r="O22" s="0" t="inlineStr">
+        <is>
+          <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
+        </is>
+      </c>
+      <c r="P22" s="0" t="inlineStr">
+        <is>
+          <t>Translation missing: en.hazard_annotation.H331</t>
+        </is>
+      </c>
+      <c r="Q22" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R22" s="0"/>
+    </row>
+    <row r="23">
+      <c r="A23" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B23" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C23" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D23" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E23" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F23" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxic Hazards</t>
+        </is>
+      </c>
+      <c r="G23" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxicity</t>
+        </is>
+      </c>
+      <c r="H23" s="0" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
+      <c r="I23" s="0" t="inlineStr">
+        <is>
+          <t>Japan GHS</t>
+        </is>
+      </c>
+      <c r="J23" s="0" t="inlineStr">
+        <is>
+          <t>Relatively low</t>
+        </is>
+      </c>
+      <c r="K23" s="0" t="inlineStr">
+        <is>
+          <t>Hazard classification is clearly defined.</t>
+        </is>
+      </c>
+      <c r="L23" s="0" t="inlineStr">
+        <is>
+          <t>日本</t>
+        </is>
+      </c>
+      <c r="M23" s="0" t="inlineStr">
+        <is>
+          <t>所有</t>
+        </is>
+      </c>
+      <c r="N23" s="0" t="inlineStr">
+        <is>
+          <t>Y</t>
+        </is>
+      </c>
+      <c r="O23" s="0" t="inlineStr">
+        <is>
+          <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
+http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
+        </is>
+      </c>
+      <c r="P23" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
+        </is>
+      </c>
+      <c r="Q23" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R23" s="0"/>
+    </row>
+    <row r="24">
+      <c r="A24" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B24" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C24" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D24" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E24" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F24" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxic Hazards</t>
+        </is>
+      </c>
+      <c r="G24" s="0" t="inlineStr">
+        <is>
+          <t>Acute Toxicity</t>
+        </is>
+      </c>
+      <c r="H24" s="0" t="inlineStr">
+        <is>
+          <t>High</t>
+        </is>
+      </c>
+      <c r="I24" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
-      <c r="J21" s="0" t="inlineStr">
+      <c r="J24" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
-      <c r="K21" s="0" t="inlineStr">
+      <c r="K24" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
-      <c r="L21" s="0" t="inlineStr">
+      <c r="L24" s="0" t="inlineStr">
         <is>
           <t>紐西蘭</t>
         </is>
       </c>
-      <c r="M21" s="0" t="inlineStr">
+      <c r="M24" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
-      <c r="N21" s="0" t="inlineStr">
+      <c r="N24" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="O21" s="0" t="inlineStr">
+      <c r="O24" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
-      <c r="P21" s="0" t="inlineStr">
+      <c r="P24" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
         </is>
       </c>
-      <c r="Q21" s="0" t="inlineStr">
-[...28 lines deleted...]
-      <c r="F22" s="0" t="inlineStr">
+      <c r="Q24" s="0" t="inlineStr">
+        <is>
+          <t/>
+        </is>
+      </c>
+      <c r="R24" s="0"/>
+    </row>
+    <row r="25">
+      <c r="A25" s="0" t="inlineStr">
+        <is>
+          <t>Cyclohexanone</t>
+        </is>
+      </c>
+      <c r="B25" s="0" t="inlineStr">
+        <is>
+          <t>環己酮</t>
+        </is>
+      </c>
+      <c r="C25" s="0" t="n">
+        <v>1</v>
+      </c>
+      <c r="D25" s="0" t="n">
+        <v>7967</v>
+      </c>
+      <c r="E25" s="0" t="inlineStr">
+        <is>
+          <t>108-94-1</t>
+        </is>
+      </c>
+      <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
-      <c r="G22" s="0" t="inlineStr">
+      <c r="G25" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
-      <c r="H22" s="0" t="inlineStr">
+      <c r="H25" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
-      <c r="I22" s="0" t="inlineStr">
+      <c r="I25" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
-      <c r="J22" s="0" t="inlineStr">
+      <c r="J25" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
-      <c r="K22" s="0" t="inlineStr">
+      <c r="K25" s="0" t="inlineStr">
         <is>
           <t>Hazard classification is clearly defined.</t>
         </is>
       </c>
-      <c r="L22" s="0" t="inlineStr">
+      <c r="L25" s="0" t="inlineStr">
         <is>
           <t>紐西蘭</t>
         </is>
       </c>
-      <c r="M22" s="0" t="inlineStr">
+      <c r="M25" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
-      <c r="N22" s="0" t="inlineStr">
+      <c r="N25" s="0" t="inlineStr">
         <is>
           <t>Y</t>
         </is>
       </c>
-      <c r="O22" s="0" t="inlineStr">
+      <c r="O25" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
-      <c r="P22" s="0" t="inlineStr">
+      <c r="P25" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
-        </is>
-[...214 lines deleted...]
-          <t>Translation missing: en.hazard_annotation.H331</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Cyclohexanone</t>
         </is>
       </c>
       <c r="B26" s="0" t="inlineStr">
         <is>
           <t>環己酮</t>
         </is>
       </c>
       <c r="C26" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>7967</v>