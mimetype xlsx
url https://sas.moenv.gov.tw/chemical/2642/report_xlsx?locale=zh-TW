--- v0 (2026-06-15)
+++ v1 (2026-10-27)
@@ -1605,51 +1605,51 @@
         </is>
       </c>
       <c r="K15" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L15" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M15" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N15" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O15" s="0"/>
       <c r="P15" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R15" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Styrene</t>
         </is>
       </c>
       <c r="B16" s="0" t="inlineStr">
         <is>
           <t>苯乙烯</t>
         </is>
       </c>
       <c r="C16" s="0" t="n">