--- v0 (2026-07-23)
+++ v1 (2026-10-08)
@@ -334,51 +334,51 @@
         <a:fontRef idx="minor">
           <a:schemeClr val="tx1"/>
         </a:fontRef>
       </a:style>
     </a:lnDef>
   </a:objectDefaults>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8"?><Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R8"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="211.20000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
-    <col width="18.700000000000003" min="2" max="2" bestFit="1" customWidth="1"/>
+    <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="11.0" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="8.8" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="30.800000000000004" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="61.60000000000001" min="15" max="15" bestFit="1" customWidth="1"/>
     <col width="91.30000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
@@ -451,66 +451,58 @@
           <t>清單連結</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>註解</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
           <t>額外註解</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
           <t>預測值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B2" s="0"/>
       <c r="C2" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D2" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" s="0"/>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>致突變性</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>低</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>QSAR模型 支持向量機 Polynomial核心</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -519,66 +511,58 @@
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L2" s="0"/>
       <c r="M2" s="0"/>
       <c r="N2" s="0"/>
       <c r="O2" s="0"/>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.to_prec_che_wFG_mw1300_svm_poly.csv</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B3" s="0"/>
       <c r="C3" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>致突變性</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>低</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>QSAR模型 支持向量機 RBF核心</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -587,66 +571,58 @@
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L3" s="0"/>
       <c r="M3" s="0"/>
       <c r="N3" s="0"/>
       <c r="O3" s="0"/>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.to_prec_che_wFG_mw1300_svm_rbf.csv</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B4" s="0"/>
       <c r="C4" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" s="0"/>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>致突變性</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>低</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>QSAR模型 決策樹 C5.0</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -655,66 +631,58 @@
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L4" s="0"/>
       <c r="M4" s="0"/>
       <c r="N4" s="0"/>
       <c r="O4" s="0"/>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.to_prec_che_w_FG_mw1300_c5.csv</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B5" s="0"/>
       <c r="C5" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" s="0"/>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>致突變性</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>低</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>QSAR模型 隨機森林</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -723,66 +691,58 @@
           <t>危害等級分類清楚。</t>
         </is>
       </c>
       <c r="L5" s="0"/>
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0"/>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.to_prec_che_w_FG_mw1300_rf.csv</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B6" s="0"/>
       <c r="C6" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -795,66 +755,58 @@
       <c r="M6" s="0"/>
       <c r="N6" s="0"/>
       <c r="O6" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P6" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H314</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R6" s="0"/>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7" s="0"/>
       <c r="C7" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" s="0"/>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -867,66 +819,58 @@
       <c r="M7" s="0"/>
       <c r="N7" s="0"/>
       <c r="O7" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P7" s="0" t="inlineStr">
         <is>
           <t>腐蝕/刺激皮膚危害第2級：H315</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R7" s="0"/>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B8" s="0"/>
       <c r="C8" s="0" t="n">
         <v>2</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>107689</v>
       </c>
-      <c r="E8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E8" s="0"/>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>眼睛刺激</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>