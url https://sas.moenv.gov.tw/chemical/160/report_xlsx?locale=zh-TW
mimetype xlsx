--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="211.20000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="11.0" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="8.8" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="41.800000000000004" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="6.6000000000000005" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="23.1" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="130.9" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="88.0" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -451,66 +451,58 @@
           <t>清單連結</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>註解</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
           <t>額外註解</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
           <t>預測值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B2" s="0"/>
       <c r="C2" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" s="0"/>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>致癌性</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>國際癌症研究機構清單</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -536,66 +528,58 @@
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Lists provided at the link below reference the relevant IARC monograph volume or supplement. Substances may be listed by CAS number, name or collectively as a substance group.
 http://monographs.iarc.fr/ENG/Classification/index.php</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>第1類：已知人類致癌物 或 第2a類：極可能為人體致癌物</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B3" s="0"/>
       <c r="C3" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>致癌性</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>國際癌症研究機構清單</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -621,66 +605,58 @@
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t>Lists provided at the link below reference the relevant IARC monograph volume or supplement. Substances may be listed by CAS number, name or collectively as a substance group.
 http://monographs.iarc.fr/ENG/Classification/index.php</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.Group 3</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B4" s="0"/>
       <c r="C4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" s="0"/>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>致癌性</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -706,66 +682,58 @@
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>致癌性危害第1A或1B級：H350或H350i (吸入性)</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B5" s="0"/>
       <c r="C5" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" s="0"/>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>致癌性</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -778,234 +746,210 @@
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H350</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B6" s="0"/>
       <c r="C6" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>致癌性</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>分類模型: ToxTree</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7" s="0"/>
       <c r="C7" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" s="0"/>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>致癌性</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>分類模型: ToxTree</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O7" s="0"/>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B8" s="0"/>
       <c r="C8" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E8" s="0"/>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>致突變性</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1032,66 +976,58 @@
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>生殖細胞致突變性危害第1A或1B級：H340</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B9" s="0"/>
       <c r="C9" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" s="0"/>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>致突變性</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1104,66 +1040,58 @@
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>生殖細胞致突變性危害第1A或1B級：H340</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B10" s="0"/>
       <c r="C10" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E10" s="0"/>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>生殖毒性</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1189,66 +1117,58 @@
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>生殖毒性危害第1A或1B級：H360F 或 H360FD 或 H360Fd (生育能力、胎兒)</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B11" s="0"/>
       <c r="C11" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" s="0"/>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>生殖毒性</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1274,66 +1194,58 @@
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>生殖毒性危害第2級：H360Df 或 H361f 或 H361fd (生育能力、胎兒)</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B12" s="0"/>
       <c r="C12" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" s="0"/>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>發育毒性</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>德國最大工作場所濃度清單</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -1360,66 +1272,58 @@
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t>The German Research Foundation’s (DFG) Permanent Senate Commission for the Investigation of Health Hazards of Chemical Compounds in the Work Area (“MAK Commission”) is at the first link. MAK Commission classification categories are available via PDFs at Wiley (second link, updated annually):
 http://www.dfg.de/en/dfg_profile/statutory_bodies/senate/health_hazards/index.html
 http://onlinelibrary.wiley.com/book/10.1002/3527600418/homepage/access_to_the_list_of_mak_and_bat_values.htm</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>懷孕風險組C</t>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B13" s="0"/>
       <c r="C13" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E13" s="0"/>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>發育毒性</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1445,66 +1349,58 @@
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>生殖毒性危害第1A或1B級或附加級別：H360FD 或 H360D 或 H360Df (生育能力、胎兒) 或 H362 (影響哺乳期或透過哺乳期產生影響)</t>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B14" s="0"/>
       <c r="C14" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" s="0"/>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>發育毒性</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1530,66 +1426,58 @@
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t>生殖毒性危害第2級：H360Fd 或 H361d 或 H361fd (生育能力、胎兒)</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B15" s="0"/>
       <c r="C15" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" s="0"/>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>發育毒性</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>The Lancet Neurology 13(3), 330-338</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1616,66 +1504,58 @@
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t>Grandjean, P &amp; PJ Landrigan, "Developmental neurotoxicity of industrial chemicals," Lancet, v368: 2167-2178, 2006 (first link). Grandjean, P &amp; PJ Landrigan, “Neurobehavioural effects of developmental toxicity,” The Lancet Neurology, V13: 330–38, published 2014 (second link).
 http://www.ncbi.nlm.nih.gov/pubmed/17174709
 http://www.ncbi.nlm.nih.gov/pmc/articles/PMC4418502/</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t>發育神經毒性</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B16" s="0"/>
       <c r="C16" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E16" s="0"/>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>慢毒性危害</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>內分泌干擾</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>國際內分泌干擾交流協會 - 潛在內分泌干擾物清單</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1702,66 +1582,58 @@
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t>The main TEDX website is at the first link below. The current list of potential endocrine disruptors can be searched or listed from the webpage at the second link below.
 http://endocrinedisruption.org/
 http://endocrinedisruption.org/endocrine-disruption/tedx-list-of-potential-endocrine-disruptors/chemicalsearch</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>潛在內分泌干擾物</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B17" s="0"/>
       <c r="C17" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E17" s="0"/>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>歐盟GHS</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -1788,66 +1660,58 @@
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B18" s="0"/>
       <c r="C18" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E18" s="0"/>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>美國環保署極度危害物質清單</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -1873,66 +1737,58 @@
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t>Link leads to the USEPA Consolidated List of Lists, March 2015. GreenScreen utilizes only the EPCRA Section 302 Extremely Hazardous Substances. These are also listed in 40 CFR Part 355, Appendices A and B.
 http://www.epa.gov/epcra/epcracerclacaa-ss112r-consolidated-list-lists-march-2015-version</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>極度危害物質</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="0"/>
       <c r="C19" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E19" s="0"/>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>加拿大工作場所有害物質訊息系統 2015 分類清單</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -1959,66 +1815,58 @@
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="0"/>
       <c r="C20" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E20" s="0"/>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2045,66 +1893,58 @@
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B21" s="0"/>
       <c r="C21" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E21" s="0"/>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2131,66 +1971,58 @@
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第1或2級：H300 (吞食) 或H310 (皮膚) 或H330 (吸入)</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B22" s="0"/>
       <c r="C22" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>加拿大工作場所有害物質訊息系統 2015 分類清單</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2217,66 +2049,58 @@
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B23" s="0"/>
       <c r="C23" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E23" s="0"/>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>馬來西亞GHS</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2302,66 +2126,58 @@
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
 http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B24" s="0"/>
       <c r="C24" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E24" s="0"/>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2387,66 +2203,58 @@
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B25" s="0"/>
       <c r="C25" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E25" s="0"/>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2472,66 +2280,58 @@
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B26" s="0"/>
       <c r="C26" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E26" s="0"/>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>南韓GHS</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2557,66 +2357,58 @@
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B27" s="0"/>
       <c r="C27" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" s="0"/>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>南韓GHS</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2642,66 +2434,58 @@
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第4級：H302 (吞食) 或H312 (皮膚) 或H332 (吸入)</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B28" s="0"/>
       <c r="C28" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" s="0"/>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>急性毒性</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2728,66 +2512,58 @@
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>急毒性危害第3級：H301 (吞食) 或H311 (皮膚) 或H331 (吸入)</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B29" s="0"/>
       <c r="C29" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E29" s="0"/>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>全身毒性 - 單次劑量</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2813,66 +2589,58 @@
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>特定標的器官系統毒性(單一暴露)危害第3級：H335 (呼吸道刺激)</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B30" s="0"/>
       <c r="C30" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E30" s="0"/>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>全身毒性 - 單次劑量</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>加拿大工作場所有害物質訊息系統 2015 分類清單</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2899,66 +2667,58 @@
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t>特定標的器官系統毒性(單一暴露)危害第3級：H335 (呼吸道刺激)</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B31" s="0"/>
       <c r="C31" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E31" s="0"/>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>全身毒性 - 單次劑量</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>南韓GHS</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -2984,66 +2744,58 @@
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t>特定標的器官系統毒性(單一暴露)危害第3級：H335 (呼吸道刺激)</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B32" s="0"/>
       <c r="C32" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E32" s="0"/>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>神經毒性 - 單次劑量</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3069,66 +2821,58 @@
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>特定標的器官系統毒性(單一暴露)危害第3級：H336 (麻醉效應)</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B33" s="0"/>
       <c r="C33" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E33" s="0"/>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>歐盟GHS</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -3155,66 +2899,58 @@
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H314</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B34" s="0"/>
       <c r="C34" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" s="0"/>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>加拿大工作場所有害物質訊息系統 2015 分類清單</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3241,66 +2977,58 @@
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B35" s="0"/>
       <c r="C35" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E35" s="0"/>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3326,66 +3054,58 @@
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B36" s="0"/>
       <c r="C36" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E36" s="0"/>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>馬來西亞GHS</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3411,66 +3131,58 @@
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
 http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B37" s="0"/>
       <c r="C37" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E37" s="0"/>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>南韓GHS</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3496,66 +3208,58 @@
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B38" s="0"/>
       <c r="C38" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D38" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" s="0"/>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>皮膚刺激</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3582,66 +3286,58 @@
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B39" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B39" s="0"/>
       <c r="C39" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D39" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E39" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E39" s="0"/>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>眼睛刺激</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>歐盟GHS</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -3668,66 +3364,58 @@
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H318</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B40" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B40" s="0"/>
       <c r="C40" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D40" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E40" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E40" s="0"/>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>眼睛刺激</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3740,66 +3428,58 @@
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>嚴重眼睛損傷/刺激危害第2A級：H319</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B41" s="0"/>
       <c r="C41" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D41" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" s="0"/>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>急毒性危害</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>眼睛刺激</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3812,66 +3492,58 @@
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H320</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B42" s="0"/>
       <c r="C42" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D42" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E42" s="0"/>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>環境危害</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>急性水生毒性</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>歐盟GHS</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -3898,66 +3570,58 @@
       <c r="O42" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t>水生環境之急性危害第1級：H400</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B43" s="0"/>
       <c r="C43" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D43" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E43" s="0"/>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>環境危害</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>急性水生毒性</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>紐西蘭GHS</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -3984,66 +3648,58 @@
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
           <t>水生環境之急性危害第1級：H400</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B44" s="0"/>
       <c r="C44" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D44" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E44" s="0"/>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>環境危害</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>急性水生毒性</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>日本GHS</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -4069,66 +3725,58 @@
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t>水生環境之急性危害第1級：H400</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B45" s="0"/>
       <c r="C45" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D45" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E45" s="0"/>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>環境危害</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>急性水生毒性</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>馬來西亞GHS</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -4154,66 +3802,58 @@
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
 http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>水生環境之急性危害第1級：H400</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B46" s="0"/>
       <c r="C46" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D46" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E46" s="0"/>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>環境危害</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>急性水生毒性</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>南韓GHS</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -4239,66 +3879,58 @@
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>水生環境之急性危害第1級：H400</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B47" s="0"/>
       <c r="C47" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D47" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E47" s="0"/>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>環境危害</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>慢性水生毒性</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -4311,66 +3943,58 @@
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H412</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B48" s="0"/>
       <c r="C48" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D48" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E48" s="0"/>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>環境流佈</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>持續性</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>非常高</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>加拿大國內物質清單</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>
@@ -4399,66 +4023,58 @@
           <t>"Canadian Environmental Protection Act, 1999 (CEPA), September 2006. Description and specific lists by type (first link).
 The DSL categorization search engine is at the second link. Download the spreadsheet for ""Categorization decisions for all DSL substances"". Each column represents different endpoints:
 Column E - iT Human, Column H - Persistence, Column I - Bioaccumulation, Column J - iT Environment"
 http://www.ec.gc.ca/lcpe-cepa/default.asp?lang=En&amp;n=5F213FA8-1
 http://www.ec.gc.ca/lcpe-cepa/default.asp?lang=En&amp;n=5F213FA8-1&amp;wsdoc=D031CB30-B31B-D54C-0E46-37E32D526A1F</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t>持續性</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B49" s="0"/>
       <c r="C49" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D49" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E49" s="0"/>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>物理危害</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>可燃性</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>歐盟GHS</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -4485,66 +4101,58 @@
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t>可燃/自燃物質：H222 (易燃氣膠) 或 H225 (易燃液體或蒸氣) 或 H250 (自燃液體或固體)</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B50" s="0"/>
       <c r="C50" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D50" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E50" s="0"/>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>物理危害</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>可燃性</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>中</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>歐盟GHS</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>相對高</t>
         </is>
       </c>
@@ -4571,66 +4179,58 @@
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t>Translation missing: zh-TW.hazard_annotation.H223, H226, H227</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B51" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B51" s="0"/>
       <c r="C51" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D51" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E51" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E51" s="0"/>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>物理危害</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>可燃性</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>高</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>PubChem資料庫 聯合國GHS</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>相對低</t>
         </is>
       </c>