--- v0 (2026-06-11)
+++ v1 (2026-10-25)
@@ -348,51 +348,51 @@
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <sheetPr>
     <pageSetUpPr fitToPage="0"/>
   </sheetPr>
   <dimension ref="A1:R51"/>
   <sheetViews>
     <sheetView defaultGridColor="1" rightToLeft="0" showFormulas="0" showGridLines="1" showRowColHeaders="1" showRuler="1" showWhiteSpace="0" showZeros="1" tabSelected="0" windowProtection="0" showOutlineSymbols="1" zoomScaleSheetLayoutView="0" zoomScalePageLayoutView="0" zoomScaleNormal="0" workbookViewId="0" zoomScale="100"/>
   </sheetViews>
   <sheetFormatPr baseColWidth="8" defaultRowHeight="18"/>
   <cols>
     <col width="211.20000000000002" min="1" max="1" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="2" max="2" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="3" max="3" bestFit="1" customWidth="1"/>
     <col width="15.400000000000002" min="4" max="4" bestFit="1" customWidth="1"/>
     <col width="11.0" min="5" max="5" bestFit="1" customWidth="1"/>
     <col width="38.5" min="6" max="6" bestFit="1" customWidth="1"/>
     <col width="37.400000000000006" min="7" max="7" bestFit="1" customWidth="1"/>
     <col width="13.200000000000001" min="8" max="8" bestFit="1" customWidth="1"/>
     <col width="85.80000000000001" min="9" max="9" bestFit="1" customWidth="1"/>
     <col width="19.8" min="10" max="10" bestFit="1" customWidth="1"/>
     <col width="91.30000000000001" min="11" max="11" bestFit="1" customWidth="1"/>
     <col width="7.700000000000001" min="12" max="12" bestFit="1" customWidth="1"/>
     <col width="26.400000000000002" min="13" max="13" bestFit="1" customWidth="1"/>
     <col width="11.0" min="14" max="14" bestFit="1" customWidth="1"/>
     <col width="255" min="15" max="15" bestFit="1" customWidth="1"/>
-    <col width="127.60000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
+    <col width="89.10000000000001" min="16" max="16" bestFit="1" customWidth="1"/>
     <col width="17.6" min="17" max="17" bestFit="1" customWidth="1"/>
     <col width="206.8" min="18" max="18" bestFit="1" customWidth="1"/>
   </cols>
   <sheetData>
     <row r="1">
       <c r="A1" s="0" t="inlineStr">
         <is>
           <t>化學物名稱</t>
         </is>
       </c>
       <c r="B1" s="0" t="inlineStr">
         <is>
           <t>中文名稱</t>
         </is>
       </c>
       <c r="C1" s="0" t="inlineStr">
         <is>
           <t>風險等級</t>
         </is>
       </c>
       <c r="D1" s="0" t="inlineStr">
         <is>
           <t>PubChem CID</t>
         </is>
       </c>
@@ -451,66 +451,58 @@
           <t>清單連結</t>
         </is>
       </c>
       <c r="P1" s="0" t="inlineStr">
         <is>
           <t>註解</t>
         </is>
       </c>
       <c r="Q1" s="0" t="inlineStr">
         <is>
           <t>額外註解</t>
         </is>
       </c>
       <c r="R1" s="0" t="inlineStr">
         <is>
           <t>預測值</t>
         </is>
       </c>
     </row>
     <row r="2">
       <c r="A2" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B2" s="0"/>
       <c r="C2" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D2" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E2" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E2" s="0"/>
       <c r="F2" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G2" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H2" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I2" s="0" t="inlineStr">
         <is>
           <t>International Agency for Research on Cancer (IARC) List</t>
         </is>
       </c>
       <c r="J2" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -536,66 +528,58 @@
       </c>
       <c r="O2" s="0" t="inlineStr">
         <is>
           <t>Lists provided at the link below reference the relevant IARC monograph volume or supplement. Substances may be listed by CAS number, name or collectively as a substance group.
 http://monographs.iarc.fr/ENG/Classification/index.php</t>
         </is>
       </c>
       <c r="P2" s="0" t="inlineStr">
         <is>
           <t>IARC Group 1 or 2A – Carcinogenic or probably carcinogenic to humans</t>
         </is>
       </c>
       <c r="Q2" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R2" s="0"/>
     </row>
     <row r="3">
       <c r="A3" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B3" s="0"/>
       <c r="C3" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D3" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E3" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E3" s="0"/>
       <c r="F3" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G3" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H3" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I3" s="0" t="inlineStr">
         <is>
           <t>International Agency for Research on Cancer (IARC) List</t>
         </is>
       </c>
       <c r="J3" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -621,66 +605,58 @@
       </c>
       <c r="O3" s="0" t="inlineStr">
         <is>
           <t>Lists provided at the link below reference the relevant IARC monograph volume or supplement. Substances may be listed by CAS number, name or collectively as a substance group.
 http://monographs.iarc.fr/ENG/Classification/index.php</t>
         </is>
       </c>
       <c r="P3" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.Group 3</t>
         </is>
       </c>
       <c r="Q3" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R3" s="0"/>
     </row>
     <row r="4">
       <c r="A4" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B4" s="0"/>
       <c r="C4" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D4" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E4" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E4" s="0"/>
       <c r="F4" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G4" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H4" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I4" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J4" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -706,66 +682,58 @@
       </c>
       <c r="O4" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P4" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity Cat. 1A/1B: H350 or H350i (inhalation)</t>
         </is>
       </c>
       <c r="Q4" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R4" s="0"/>
     </row>
     <row r="5">
       <c r="A5" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B5" s="0"/>
       <c r="C5" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D5" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E5" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E5" s="0"/>
       <c r="F5" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G5" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H5" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I5" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J5" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -778,234 +746,210 @@
       <c r="M5" s="0"/>
       <c r="N5" s="0"/>
       <c r="O5" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P5" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.H350</t>
         </is>
       </c>
       <c r="Q5" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R5" s="0"/>
     </row>
     <row r="6">
       <c r="A6" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B6" s="0"/>
       <c r="C6" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D6" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E6" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E6" s="0"/>
       <c r="F6" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G6" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H6" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I6" s="0" t="inlineStr">
         <is>
           <t>Classification Model: ToxTree</t>
         </is>
       </c>
       <c r="J6" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>Covers multiple hazard endpoints; hazard classification is less clearly defined.</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B7" s="0"/>
       <c r="C7" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E7" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E7" s="0"/>
       <c r="F7" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G7" s="0" t="inlineStr">
         <is>
           <t>Carcinogenicity</t>
         </is>
       </c>
       <c r="H7" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="I7" s="0" t="inlineStr">
         <is>
           <t>Classification Model: ToxTree</t>
         </is>
       </c>
       <c r="J7" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>Covers multiple hazard endpoints; hazard classification is less clearly defined.</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O7" s="0"/>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: en.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>Carcinogen</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t>Mild toxicity</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B8" s="0"/>
       <c r="C8" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E8" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E8" s="0"/>
       <c r="F8" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G8" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H8" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I8" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J8" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1032,66 +976,58 @@
       <c r="O8" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P8" s="0" t="inlineStr">
         <is>
           <t>Germ Cell Mutagenicity Cat. 1A/1B: H340</t>
         </is>
       </c>
       <c r="Q8" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R8" s="0"/>
     </row>
     <row r="9">
       <c r="A9" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B9" s="0"/>
       <c r="C9" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D9" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E9" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E9" s="0"/>
       <c r="F9" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G9" s="0" t="inlineStr">
         <is>
           <t>Mutagenicity</t>
         </is>
       </c>
       <c r="H9" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I9" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J9" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1104,66 +1040,58 @@
       <c r="M9" s="0"/>
       <c r="N9" s="0"/>
       <c r="O9" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P9" s="0" t="inlineStr">
         <is>
           <t>Germ Cell Mutagenicity Cat. 1A/1B: H340</t>
         </is>
       </c>
       <c r="Q9" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R9" s="0"/>
     </row>
     <row r="10">
       <c r="A10" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B10" s="0"/>
       <c r="C10" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D10" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E10" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E10" s="0"/>
       <c r="F10" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G10" s="0" t="inlineStr">
         <is>
           <t>Reproductive Toxicity</t>
         </is>
       </c>
       <c r="H10" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I10" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J10" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1189,66 +1117,58 @@
       </c>
       <c r="O10" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P10" s="0" t="inlineStr">
         <is>
           <t>Reproductive Toxicity Cat. 1A/1B: H360F, H360FD, or H360Fd</t>
         </is>
       </c>
       <c r="Q10" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R10" s="0"/>
     </row>
     <row r="11">
       <c r="A11" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B11" s="0"/>
       <c r="C11" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D11" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E11" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E11" s="0"/>
       <c r="F11" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G11" s="0" t="inlineStr">
         <is>
           <t>Reproductive Toxicity</t>
         </is>
       </c>
       <c r="H11" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I11" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J11" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1274,66 +1194,58 @@
       </c>
       <c r="O11" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P11" s="0" t="inlineStr">
         <is>
           <t>Reproductive Toxicity Cat. 2: H360Df, H361f, or H361fd</t>
         </is>
       </c>
       <c r="Q11" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R11" s="0"/>
     </row>
     <row r="12">
       <c r="A12" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B12" s="0"/>
       <c r="C12" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D12" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E12" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E12" s="0"/>
       <c r="F12" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G12" s="0" t="inlineStr">
         <is>
           <t>Developmental Toxicity</t>
         </is>
       </c>
       <c r="H12" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I12" s="0" t="inlineStr">
         <is>
           <t>German Maximum Workplace Concentration List (MAK)</t>
         </is>
       </c>
       <c r="J12" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -1360,66 +1272,58 @@
       <c r="O12" s="0" t="inlineStr">
         <is>
           <t>The German Research Foundation’s (DFG) Permanent Senate Commission for the Investigation of Health Hazards of Chemical Compounds in the Work Area (“MAK Commission”) is at the first link. MAK Commission classification categories are available via PDFs at Wiley (second link, updated annually):
 http://www.dfg.de/en/dfg_profile/statutory_bodies/senate/health_hazards/index.html
 http://onlinelibrary.wiley.com/book/10.1002/3527600418/homepage/access_to_the_list_of_mak_and_bat_values.htm</t>
         </is>
       </c>
       <c r="P12" s="0" t="inlineStr">
         <is>
           <t>Pregnancy Risk Group C</t>
         </is>
       </c>
       <c r="Q12" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R12" s="0"/>
     </row>
     <row r="13">
       <c r="A13" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B13" s="0"/>
       <c r="C13" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D13" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E13" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E13" s="0"/>
       <c r="F13" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G13" s="0" t="inlineStr">
         <is>
           <t>Developmental Toxicity</t>
         </is>
       </c>
       <c r="H13" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I13" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J13" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1445,66 +1349,58 @@
       </c>
       <c r="O13" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P13" s="0" t="inlineStr">
         <is>
           <t>Reproductive Toxicity Cat. 1A/1B or Additional: H360FD, H360D, H360Df, or H362</t>
         </is>
       </c>
       <c r="Q13" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R13" s="0"/>
     </row>
     <row r="14">
       <c r="A14" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B14" s="0"/>
       <c r="C14" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D14" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E14" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E14" s="0"/>
       <c r="F14" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G14" s="0" t="inlineStr">
         <is>
           <t>Developmental Toxicity</t>
         </is>
       </c>
       <c r="H14" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I14" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J14" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1530,66 +1426,58 @@
       </c>
       <c r="O14" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P14" s="0" t="inlineStr">
         <is>
           <t>Reproductive Toxicity Cat. 2: H360Fd, H361d, or H361fd</t>
         </is>
       </c>
       <c r="Q14" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R14" s="0"/>
     </row>
     <row r="15">
       <c r="A15" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B15" s="0"/>
       <c r="C15" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D15" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E15" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E15" s="0"/>
       <c r="F15" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G15" s="0" t="inlineStr">
         <is>
           <t>Developmental Toxicity</t>
         </is>
       </c>
       <c r="H15" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I15" s="0" t="inlineStr">
         <is>
           <t>The Lancet Neurology 13(3), 330-338</t>
         </is>
       </c>
       <c r="J15" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1616,66 +1504,58 @@
       <c r="O15" s="0" t="inlineStr">
         <is>
           <t>Grandjean, P &amp; PJ Landrigan, "Developmental neurotoxicity of industrial chemicals," Lancet, v368: 2167-2178, 2006 (first link). Grandjean, P &amp; PJ Landrigan, “Neurobehavioural effects of developmental toxicity,” The Lancet Neurology, V13: 330–38, published 2014 (second link).
 http://www.ncbi.nlm.nih.gov/pubmed/17174709
 http://www.ncbi.nlm.nih.gov/pmc/articles/PMC4418502/</t>
         </is>
       </c>
       <c r="P15" s="0" t="inlineStr">
         <is>
           <t>Developmental Neurotoxicant</t>
         </is>
       </c>
       <c r="Q15" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R15" s="0"/>
     </row>
     <row r="16">
       <c r="A16" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B16" s="0"/>
       <c r="C16" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D16" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E16" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E16" s="0"/>
       <c r="F16" s="0" t="inlineStr">
         <is>
           <t>Chronic Toxic Hazards</t>
         </is>
       </c>
       <c r="G16" s="0" t="inlineStr">
         <is>
           <t>Endocrine Disruption</t>
         </is>
       </c>
       <c r="H16" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I16" s="0" t="inlineStr">
         <is>
           <t>The Endocrine Disruption Exchange – Potential Endocrine Disruptors List</t>
         </is>
       </c>
       <c r="J16" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1702,66 +1582,58 @@
       <c r="O16" s="0" t="inlineStr">
         <is>
           <t>The main TEDX website is at the first link below. The current list of potential endocrine disruptors can be searched or listed from the webpage at the second link below.
 http://endocrinedisruption.org/
 http://endocrinedisruption.org/endocrine-disruption/tedx-list-of-potential-endocrine-disruptors/chemicalsearch</t>
         </is>
       </c>
       <c r="P16" s="0" t="inlineStr">
         <is>
           <t>Potential Endocrine Disruptor</t>
         </is>
       </c>
       <c r="Q16" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R16" s="0"/>
     </row>
     <row r="17">
       <c r="A17" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B17" s="0"/>
       <c r="C17" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D17" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E17" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E17" s="0"/>
       <c r="F17" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G17" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H17" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I17" s="0" t="inlineStr">
         <is>
           <t>EU GHS</t>
         </is>
       </c>
       <c r="J17" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -1788,66 +1660,58 @@
       <c r="O17" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P17" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302, H312, or H332</t>
         </is>
       </c>
       <c r="Q17" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R17" s="0"/>
     </row>
     <row r="18">
       <c r="A18" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B18" s="0"/>
       <c r="C18" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D18" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E18" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E18" s="0"/>
       <c r="F18" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G18" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H18" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I18" s="0" t="inlineStr">
         <is>
           <t>US EPA EPCRA Extremely Hazardous Substances List</t>
         </is>
       </c>
       <c r="J18" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -1873,66 +1737,58 @@
       </c>
       <c r="O18" s="0" t="inlineStr">
         <is>
           <t>Link leads to the USEPA Consolidated List of Lists, March 2015. GreenScreen utilizes only the EPCRA Section 302 Extremely Hazardous Substances. These are also listed in 40 CFR Part 355, Appendices A and B.
 http://www.epa.gov/epcra/epcracerclacaa-ss112r-consolidated-list-lists-march-2015-version</t>
         </is>
       </c>
       <c r="P18" s="0" t="inlineStr">
         <is>
           <t>Extremely Hazardous Substance</t>
         </is>
       </c>
       <c r="Q18" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R18" s="0"/>
     </row>
     <row r="19">
       <c r="A19" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B19" s="0"/>
       <c r="C19" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D19" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E19" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E19" s="0"/>
       <c r="F19" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G19" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H19" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I19" s="0" t="inlineStr">
         <is>
           <t>Canadian Workplace Hazardous Materials Information System 2015 (WHMIS 2015)</t>
         </is>
       </c>
       <c r="J19" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -1959,66 +1815,58 @@
       <c r="O19" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P19" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q19" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R19" s="0"/>
     </row>
     <row r="20">
       <c r="A20" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B20" s="0"/>
       <c r="C20" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D20" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E20" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E20" s="0"/>
       <c r="F20" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G20" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H20" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I20" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J20" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2045,66 +1893,58 @@
       <c r="O20" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P20" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q20" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R20" s="0"/>
     </row>
     <row r="21">
       <c r="A21" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B21" s="0"/>
       <c r="C21" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D21" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E21" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E21" s="0"/>
       <c r="F21" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G21" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H21" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I21" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J21" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2131,66 +1971,58 @@
       <c r="O21" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P21" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 1/2: H300 (oral), H310 (dermal), or H330 (inhalation)</t>
         </is>
       </c>
       <c r="Q21" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R21" s="0"/>
     </row>
     <row r="22">
       <c r="A22" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B22" s="0"/>
       <c r="C22" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D22" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E22" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E22" s="0"/>
       <c r="F22" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G22" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H22" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I22" s="0" t="inlineStr">
         <is>
           <t>Canadian Workplace Hazardous Materials Information System 2015 (WHMIS 2015)</t>
         </is>
       </c>
       <c r="J22" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2217,66 +2049,58 @@
       <c r="O22" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P22" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
         </is>
       </c>
       <c r="Q22" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R22" s="0"/>
     </row>
     <row r="23">
       <c r="A23" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B23" s="0"/>
       <c r="C23" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D23" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E23" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E23" s="0"/>
       <c r="F23" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G23" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H23" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I23" s="0" t="inlineStr">
         <is>
           <t>Malaysia GHS</t>
         </is>
       </c>
       <c r="J23" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2302,66 +2126,58 @@
       </c>
       <c r="O23" s="0" t="inlineStr">
         <is>
           <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
 http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P23" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q23" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R23" s="0"/>
     </row>
     <row r="24">
       <c r="A24" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B24" s="0"/>
       <c r="C24" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D24" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E24" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E24" s="0"/>
       <c r="F24" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G24" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H24" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I24" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J24" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2387,66 +2203,58 @@
       </c>
       <c r="O24" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P24" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q24" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R24" s="0"/>
     </row>
     <row r="25">
       <c r="A25" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B25" s="0"/>
       <c r="C25" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D25" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E25" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E25" s="0"/>
       <c r="F25" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G25" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H25" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I25" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J25" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2472,66 +2280,58 @@
       </c>
       <c r="O25" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P25" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
         </is>
       </c>
       <c r="Q25" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R25" s="0"/>
     </row>
     <row r="26">
       <c r="A26" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B26" s="0"/>
       <c r="C26" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D26" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E26" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E26" s="0"/>
       <c r="F26" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G26" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H26" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I26" s="0" t="inlineStr">
         <is>
           <t>South Korea GHS</t>
         </is>
       </c>
       <c r="J26" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2557,66 +2357,58 @@
       </c>
       <c r="O26" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P26" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
         </is>
       </c>
       <c r="Q26" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R26" s="0"/>
     </row>
     <row r="27">
       <c r="A27" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B27" s="0"/>
       <c r="C27" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D27" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E27" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E27" s="0"/>
       <c r="F27" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G27" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H27" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I27" s="0" t="inlineStr">
         <is>
           <t>South Korea GHS</t>
         </is>
       </c>
       <c r="J27" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2642,66 +2434,58 @@
       </c>
       <c r="O27" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P27" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 4: H302 (oral), H312 (dermal), or H332 (inhalation)</t>
         </is>
       </c>
       <c r="Q27" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R27" s="0"/>
     </row>
     <row r="28">
       <c r="A28" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B28" s="0"/>
       <c r="C28" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D28" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E28" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E28" s="0"/>
       <c r="F28" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G28" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity</t>
         </is>
       </c>
       <c r="H28" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I28" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J28" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2728,66 +2512,58 @@
       <c r="O28" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P28" s="0" t="inlineStr">
         <is>
           <t>Acute Toxicity Cat. 3: H301 (oral), H311 (dermal), or H331 (inhalation)</t>
         </is>
       </c>
       <c r="Q28" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R28" s="0"/>
     </row>
     <row r="29">
       <c r="A29" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B29" s="0"/>
       <c r="C29" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D29" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E29" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E29" s="0"/>
       <c r="F29" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G29" s="0" t="inlineStr">
         <is>
           <t>Systemic Toxicity - Single Dose</t>
         </is>
       </c>
       <c r="H29" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I29" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J29" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2813,66 +2589,58 @@
       </c>
       <c r="O29" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P29" s="0" t="inlineStr">
         <is>
           <t>STOT Single Exposure Cat. 3: H335 (Respiratory Irritation)</t>
         </is>
       </c>
       <c r="Q29" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R29" s="0"/>
     </row>
     <row r="30">
       <c r="A30" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B30" s="0"/>
       <c r="C30" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D30" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E30" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E30" s="0"/>
       <c r="F30" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G30" s="0" t="inlineStr">
         <is>
           <t>Systemic Toxicity - Single Dose</t>
         </is>
       </c>
       <c r="H30" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I30" s="0" t="inlineStr">
         <is>
           <t>Canadian Workplace Hazardous Materials Information System 2015 (WHMIS 2015)</t>
         </is>
       </c>
       <c r="J30" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2899,66 +2667,58 @@
       <c r="O30" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P30" s="0" t="inlineStr">
         <is>
           <t>STOT Single Exposure Cat. 3: H335 (Respiratory Irritation)</t>
         </is>
       </c>
       <c r="Q30" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R30" s="0"/>
     </row>
     <row r="31">
       <c r="A31" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B31" s="0"/>
       <c r="C31" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D31" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E31" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E31" s="0"/>
       <c r="F31" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G31" s="0" t="inlineStr">
         <is>
           <t>Systemic Toxicity - Single Dose</t>
         </is>
       </c>
       <c r="H31" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I31" s="0" t="inlineStr">
         <is>
           <t>South Korea GHS</t>
         </is>
       </c>
       <c r="J31" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -2984,66 +2744,58 @@
       </c>
       <c r="O31" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P31" s="0" t="inlineStr">
         <is>
           <t>STOT Single Exposure Cat. 3: H335 (Respiratory Irritation)</t>
         </is>
       </c>
       <c r="Q31" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R31" s="0"/>
     </row>
     <row r="32">
       <c r="A32" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B32" s="0"/>
       <c r="C32" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D32" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E32" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E32" s="0"/>
       <c r="F32" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G32" s="0" t="inlineStr">
         <is>
           <t>Neurotoxicity - Single Dose</t>
         </is>
       </c>
       <c r="H32" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I32" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J32" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3069,66 +2821,58 @@
       </c>
       <c r="O32" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P32" s="0" t="inlineStr">
         <is>
           <t>STOT Single Exposure Cat. 3: H336 (Narcotic Effects)</t>
         </is>
       </c>
       <c r="Q32" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R32" s="0"/>
     </row>
     <row r="33">
       <c r="A33" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B33" s="0"/>
       <c r="C33" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D33" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E33" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E33" s="0"/>
       <c r="F33" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G33" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H33" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I33" s="0" t="inlineStr">
         <is>
           <t>EU GHS</t>
         </is>
       </c>
       <c r="J33" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -3155,66 +2899,58 @@
       <c r="O33" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P33" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.H314</t>
         </is>
       </c>
       <c r="Q33" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R33" s="0"/>
     </row>
     <row r="34">
       <c r="A34" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B34" s="0"/>
       <c r="C34" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D34" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E34" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E34" s="0"/>
       <c r="F34" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G34" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H34" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I34" s="0" t="inlineStr">
         <is>
           <t>Canadian Workplace Hazardous Materials Information System 2015 (WHMIS 2015)</t>
         </is>
       </c>
       <c r="J34" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3241,66 +2977,58 @@
       <c r="O34" s="0" t="inlineStr">
         <is>
           <t>Description of the WHMIS is available at the first link below. The Quebec CSST site (second link) contains a list of controlled products, also available by CAS number and as a txt or PDF file.
 http://www.hc-sc.gc.ca/ewh-semt/occup-travail/whmis-simdut/index-eng.php
 http://www.csst.qc.ca/en/prevention/reptox/Pages/list-whmis-1988-cas-50-84.aspx</t>
         </is>
       </c>
       <c r="P34" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q34" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R34" s="0"/>
     </row>
     <row r="35">
       <c r="A35" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B35" s="0"/>
       <c r="C35" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D35" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E35" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E35" s="0"/>
       <c r="F35" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G35" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H35" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I35" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J35" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3326,66 +3054,58 @@
       </c>
       <c r="O35" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P35" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q35" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R35" s="0"/>
     </row>
     <row r="36">
       <c r="A36" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B36" s="0"/>
       <c r="C36" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D36" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E36" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E36" s="0"/>
       <c r="F36" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G36" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H36" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I36" s="0" t="inlineStr">
         <is>
           <t>Malaysia GHS</t>
         </is>
       </c>
       <c r="J36" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3411,66 +3131,58 @@
       </c>
       <c r="O36" s="0" t="inlineStr">
         <is>
           <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
 http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P36" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q36" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R36" s="0"/>
     </row>
     <row r="37">
       <c r="A37" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B37" s="0"/>
       <c r="C37" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D37" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E37" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E37" s="0"/>
       <c r="F37" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G37" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H37" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I37" s="0" t="inlineStr">
         <is>
           <t>South Korea GHS</t>
         </is>
       </c>
       <c r="J37" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3496,66 +3208,58 @@
       </c>
       <c r="O37" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P37" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q37" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R37" s="0"/>
     </row>
     <row r="38">
       <c r="A38" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B38" s="0"/>
       <c r="C38" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D38" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E38" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E38" s="0"/>
       <c r="F38" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G38" s="0" t="inlineStr">
         <is>
           <t>Skin Irritation</t>
         </is>
       </c>
       <c r="H38" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I38" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J38" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3582,66 +3286,58 @@
       <c r="O38" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P38" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.Category 1 or H314</t>
         </is>
       </c>
       <c r="Q38" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R38" s="0"/>
     </row>
     <row r="39">
       <c r="A39" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B39" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B39" s="0"/>
       <c r="C39" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D39" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E39" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E39" s="0"/>
       <c r="F39" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G39" s="0" t="inlineStr">
         <is>
           <t>Eye Irritation</t>
         </is>
       </c>
       <c r="H39" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I39" s="0" t="inlineStr">
         <is>
           <t>EU GHS</t>
         </is>
       </c>
       <c r="J39" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -3668,66 +3364,58 @@
       <c r="O39" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P39" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.H318</t>
         </is>
       </c>
       <c r="Q39" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R39" s="0"/>
     </row>
     <row r="40">
       <c r="A40" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B40" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B40" s="0"/>
       <c r="C40" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D40" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E40" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E40" s="0"/>
       <c r="F40" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G40" s="0" t="inlineStr">
         <is>
           <t>Eye Irritation</t>
         </is>
       </c>
       <c r="H40" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I40" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J40" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3740,66 +3428,58 @@
       <c r="M40" s="0"/>
       <c r="N40" s="0"/>
       <c r="O40" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P40" s="0" t="inlineStr">
         <is>
           <t>Serious Eye Irritation Cat. 2A: H319</t>
         </is>
       </c>
       <c r="Q40" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R40" s="0"/>
     </row>
     <row r="41">
       <c r="A41" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B41" s="0"/>
       <c r="C41" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D41" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E41" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E41" s="0"/>
       <c r="F41" s="0" t="inlineStr">
         <is>
           <t>Acute Toxic Hazards</t>
         </is>
       </c>
       <c r="G41" s="0" t="inlineStr">
         <is>
           <t>Eye Irritation</t>
         </is>
       </c>
       <c r="H41" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I41" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J41" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3812,66 +3492,58 @@
       <c r="M41" s="0"/>
       <c r="N41" s="0"/>
       <c r="O41" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P41" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.H320</t>
         </is>
       </c>
       <c r="Q41" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R41" s="0"/>
     </row>
     <row r="42">
       <c r="A42" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B42" s="0"/>
       <c r="C42" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D42" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E42" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E42" s="0"/>
       <c r="F42" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G42" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H42" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I42" s="0" t="inlineStr">
         <is>
           <t>EU GHS</t>
         </is>
       </c>
       <c r="J42" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -3898,66 +3570,58 @@
       <c r="O42" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P42" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity Cat. 1: H400</t>
         </is>
       </c>
       <c r="Q42" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R42" s="0"/>
     </row>
     <row r="43">
       <c r="A43" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B43" s="0"/>
       <c r="C43" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D43" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E43" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E43" s="0"/>
       <c r="F43" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G43" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H43" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I43" s="0" t="inlineStr">
         <is>
           <t>New Zealand GHS</t>
         </is>
       </c>
       <c r="J43" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -3984,66 +3648,58 @@
       <c r="O43" s="0" t="inlineStr">
         <is>
           <t>The Chemical Classification and Information Database (CCID) provided by the New Zealand Hazardous Substances and New Organisms (HSNO) can be used to search for hazards of individual chemicals (first link). New Zealand uses their own classification terminology which need to be converted to GHS classification categories to be used in the List Translator. A document describing the translation from HSNO to GHS classification is available at the second link.
 http://www.epa.govt.nz/search-databases/Pages/HSNO-CCID.aspx
 http://www.epa.govt.nz/Publications/hsnogen-ghs-nz-hazard.pdf</t>
         </is>
       </c>
       <c r="P43" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity Cat. 1: H400</t>
         </is>
       </c>
       <c r="Q43" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R43" s="0"/>
     </row>
     <row r="44">
       <c r="A44" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B44" s="0"/>
       <c r="C44" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D44" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E44" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E44" s="0"/>
       <c r="F44" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G44" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H44" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I44" s="0" t="inlineStr">
         <is>
           <t>Japan GHS</t>
         </is>
       </c>
       <c r="J44" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -4069,66 +3725,58 @@
       </c>
       <c r="O44" s="0" t="inlineStr">
         <is>
           <t>The NITE Chemical Risk Information Platform (NITE-CHRIP) database can be used to search for GHS Classifications for chemicals individually. To retrieve a full list of CASRNs, "check all the boxes" in the "GHS Classification Results by the Japanese Government" section, which is a subsection under "Chemical Hazard and Risk Information".
 http://www.nite.go.jp/en/chem/chrip/chrip_search/srhInput</t>
         </is>
       </c>
       <c r="P44" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity Cat. 1: H400</t>
         </is>
       </c>
       <c r="Q44" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R44" s="0"/>
     </row>
     <row r="45">
       <c r="A45" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B45" s="0"/>
       <c r="C45" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D45" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E45" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E45" s="0"/>
       <c r="F45" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G45" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H45" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I45" s="0" t="inlineStr">
         <is>
           <t>Malaysia GHS</t>
         </is>
       </c>
       <c r="J45" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -4154,66 +3802,58 @@
       </c>
       <c r="O45" s="0" t="inlineStr">
         <is>
           <t>The Chemical Search database provided by the Malaysia Department of Environmental Safety and Health (DOSH) can be used to search for GHS Classifications for individual chemicals only.
 http://cims.dosh.gov.my/</t>
         </is>
       </c>
       <c r="P45" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity Cat. 1: H400</t>
         </is>
       </c>
       <c r="Q45" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R45" s="0"/>
     </row>
     <row r="46">
       <c r="A46" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B46" s="0"/>
       <c r="C46" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D46" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E46" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E46" s="0"/>
       <c r="F46" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G46" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H46" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I46" s="0" t="inlineStr">
         <is>
           <t>South Korea GHS</t>
         </is>
       </c>
       <c r="J46" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -4239,66 +3879,58 @@
       </c>
       <c r="O46" s="0" t="inlineStr">
         <is>
           <t>The Korean National Chemicals Information System (NCiS) can be used to search for GHS Classifications for chemicals. GreenScreen List Translator only includes chemicals in 5 broad search categories: Phase-in substances subject to registration, Toxic Substances, Restricted Substances, Prohibited Substances, and Substances requiring preparation for accidents. Search each category, as a chemical may be on one list and not another.
 http://ncis.nier.go.kr/en/main.do</t>
         </is>
       </c>
       <c r="P46" s="0" t="inlineStr">
         <is>
           <t>Acute Aquatic Toxicity Cat. 1: H400</t>
         </is>
       </c>
       <c r="Q46" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R46" s="0"/>
     </row>
     <row r="47">
       <c r="A47" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B47" s="0"/>
       <c r="C47" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D47" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E47" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E47" s="0"/>
       <c r="F47" s="0" t="inlineStr">
         <is>
           <t>Environmental Toxicity</t>
         </is>
       </c>
       <c r="G47" s="0" t="inlineStr">
         <is>
           <t>Chronic Aquatic Toxicity</t>
         </is>
       </c>
       <c r="H47" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I47" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J47" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -4311,66 +3943,58 @@
       <c r="M47" s="0"/>
       <c r="N47" s="0"/>
       <c r="O47" s="0" t="inlineStr">
         <is>
           <t>https://ftp.ncbi.nlm.nih.gov/pubchem/Compound/Extras/</t>
         </is>
       </c>
       <c r="P47" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.H412</t>
         </is>
       </c>
       <c r="Q47" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R47" s="0"/>
     </row>
     <row r="48">
       <c r="A48" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B48" s="0"/>
       <c r="C48" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D48" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E48" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E48" s="0"/>
       <c r="F48" s="0" t="inlineStr">
         <is>
           <t>Environmental Fate and Transport</t>
         </is>
       </c>
       <c r="G48" s="0" t="inlineStr">
         <is>
           <t>Persistence</t>
         </is>
       </c>
       <c r="H48" s="0" t="inlineStr">
         <is>
           <t>Very High</t>
         </is>
       </c>
       <c r="I48" s="0" t="inlineStr">
         <is>
           <t>Canadian Domestic Substances List</t>
         </is>
       </c>
       <c r="J48" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>
@@ -4399,66 +4023,58 @@
           <t>"Canadian Environmental Protection Act, 1999 (CEPA), September 2006. Description and specific lists by type (first link).
 The DSL categorization search engine is at the second link. Download the spreadsheet for ""Categorization decisions for all DSL substances"". Each column represents different endpoints:
 Column E - iT Human, Column H - Persistence, Column I - Bioaccumulation, Column J - iT Environment"
 http://www.ec.gc.ca/lcpe-cepa/default.asp?lang=En&amp;n=5F213FA8-1
 http://www.ec.gc.ca/lcpe-cepa/default.asp?lang=En&amp;n=5F213FA8-1&amp;wsdoc=D031CB30-B31B-D54C-0E46-37E32D526A1F</t>
         </is>
       </c>
       <c r="P48" s="0" t="inlineStr">
         <is>
           <t>Persistent</t>
         </is>
       </c>
       <c r="Q48" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R48" s="0"/>
     </row>
     <row r="49">
       <c r="A49" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B49" s="0"/>
       <c r="C49" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D49" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E49" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E49" s="0"/>
       <c r="F49" s="0" t="inlineStr">
         <is>
           <t>Physical Hazards</t>
         </is>
       </c>
       <c r="G49" s="0" t="inlineStr">
         <is>
           <t>Flammability</t>
         </is>
       </c>
       <c r="H49" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I49" s="0" t="inlineStr">
         <is>
           <t>EU GHS</t>
         </is>
       </c>
       <c r="J49" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -4485,66 +4101,58 @@
       <c r="O49" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P49" s="0" t="inlineStr">
         <is>
           <t>Flammable/Pyrophoric: H222, H225, or H250</t>
         </is>
       </c>
       <c r="Q49" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R49" s="0"/>
     </row>
     <row r="50">
       <c r="A50" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B50" s="0"/>
       <c r="C50" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D50" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E50" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E50" s="0"/>
       <c r="F50" s="0" t="inlineStr">
         <is>
           <t>Physical Hazards</t>
         </is>
       </c>
       <c r="G50" s="0" t="inlineStr">
         <is>
           <t>Flammability</t>
         </is>
       </c>
       <c r="H50" s="0" t="inlineStr">
         <is>
           <t>Medium</t>
         </is>
       </c>
       <c r="I50" s="0" t="inlineStr">
         <is>
           <t>EU GHS</t>
         </is>
       </c>
       <c r="J50" s="0" t="inlineStr">
         <is>
           <t>Relatively high</t>
         </is>
       </c>
@@ -4571,66 +4179,58 @@
       <c r="O50" s="0" t="inlineStr">
         <is>
           <t>ECHA provides an updated excel list of all harmonized classifications. Access the full list of CASRNs with associated harmonized GHS classifications using the first link below (Export search results function is at the bottom of the page).
 https://echa.europa.eu/information-on-chemicals/cl-inventory-database
 https://echa.europa.eu/information-on-chemicals/annex-vi-to-clp</t>
         </is>
       </c>
       <c r="P50" s="0" t="inlineStr">
         <is>
           <t>Translation missing: en.hazard_annotation.H223, H226, H227</t>
         </is>
       </c>
       <c r="Q50" s="0" t="inlineStr">
         <is>
           <t/>
         </is>
       </c>
       <c r="R50" s="0"/>
     </row>
     <row r="51">
       <c r="A51" s="0" t="inlineStr">
         <is>
           <t>Inks containing 30% acrylic acid, 30% hydroxy-propanoic acid CAS# 79-33-4, 25% bronze powder (copper CAS # 7440-50-8 and tin CAS #7440-31-5, 10% ethanol CAS # 64-17-5 and 4% white spirit.  </t>
         </is>
       </c>
-      <c r="B51" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="B51" s="0"/>
       <c r="C51" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D51" s="0" t="n">
         <v>702</v>
       </c>
-      <c r="E51" s="0" t="inlineStr">
-[...3 lines deleted...]
-      </c>
+      <c r="E51" s="0"/>
       <c r="F51" s="0" t="inlineStr">
         <is>
           <t>Physical Hazards</t>
         </is>
       </c>
       <c r="G51" s="0" t="inlineStr">
         <is>
           <t>Flammability</t>
         </is>
       </c>
       <c r="H51" s="0" t="inlineStr">
         <is>
           <t>High</t>
         </is>
       </c>
       <c r="I51" s="0" t="inlineStr">
         <is>
           <t>PubChem – UN GHS Classification</t>
         </is>
       </c>
       <c r="J51" s="0" t="inlineStr">
         <is>
           <t>Relatively low</t>
         </is>
       </c>