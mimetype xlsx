--- v0 (2026-06-13)
+++ v1 (2026-10-26)
@@ -767,51 +767,51 @@
         </is>
       </c>
       <c r="K6" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L6" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M6" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N6" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O6" s="0"/>
       <c r="P6" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q6" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R6" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="7">
       <c r="A7" s="0" t="inlineStr">
         <is>
           <t>Octoxynol-1</t>
         </is>
       </c>
       <c r="B7" s="0"/>
       <c r="C7" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D7" s="0" t="n">
         <v>5590</v>
@@ -847,51 +847,51 @@
         </is>
       </c>
       <c r="K7" s="0" t="inlineStr">
         <is>
           <t>包含多種危害終點，危害等級分類模糊。</t>
         </is>
       </c>
       <c r="L7" s="0" t="inlineStr">
         <is>
           <t>NA</t>
         </is>
       </c>
       <c r="M7" s="0" t="inlineStr">
         <is>
           <t>所有</t>
         </is>
       </c>
       <c r="N7" s="0" t="inlineStr">
         <is>
           <t>N</t>
         </is>
       </c>
       <c r="O7" s="0"/>
       <c r="P7" s="0" t="inlineStr">
         <is>
-          <t>Translation missing: zh-TW.hazard_annotation.Group 3 – Agent is not classifiable as to its carcinogenicity to humans</t>
+          <t>致癌性</t>
         </is>
       </c>
       <c r="Q7" s="0" t="inlineStr">
         <is>
           <t>輕度毒性</t>
         </is>
       </c>
       <c r="R7" s="0" t="inlineStr">
         <is>
           <t>Negative for genotoxic carcinogenicity:YES; Negative for nongenotoxic carcinogenicity:YES; Potential S. typhimurium TA100 mutagen based on QSAR:NO; Potential carcinogen based on QSAR:NO</t>
         </is>
       </c>
     </row>
     <row r="8">
       <c r="A8" s="0" t="inlineStr">
         <is>
           <t>Octoxynol-1</t>
         </is>
       </c>
       <c r="B8" s="0"/>
       <c r="C8" s="0" t="n">
         <v>1</v>
       </c>
       <c r="D8" s="0" t="n">
         <v>5590</v>